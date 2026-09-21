--- v1 (2026-07-21)
+++ v2 (2026-09-21)
@@ -1,1549 +1,1469 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7DA0A604" w14:textId="1890B85B" w:rsidR="00C06C55" w:rsidRDefault="00474796" w:rsidP="00C47C1C">
+    <w:p w14:paraId="7DA0A604" w14:textId="010C3548" w:rsidR="00C06C55" w:rsidRDefault="00474796" w:rsidP="00C47C1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">“Main Street Living” and “This Is the Life” programming information for </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00285C65">
-[...4 lines deleted...]
-        <w:t>August,</w:t>
+      <w:r w:rsidR="007B54F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>September</w:t>
+      </w:r>
+      <w:r w:rsidR="008B394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00285C65">
-[...6 lines deleted...]
-      <w:r w:rsidR="00D711A6">
+      <w:r w:rsidR="008B394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002904FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00785379">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="701FC440" w14:textId="77777777" w:rsidR="00584AEA" w:rsidRPr="00584AEA" w:rsidRDefault="00584AEA" w:rsidP="00584AEA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00584AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>August 23 airing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB8BCC5" w14:textId="77777777" w:rsidR="00584AEA" w:rsidRPr="00584AEA" w:rsidRDefault="00584AEA" w:rsidP="00584AEA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00584AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This Is the Life – “Flight Plan” – A man </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00584AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>has to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00584AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deal with the death of a young boy with a terminal illness.  Will it strengthen his faith or destroy it?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="032E8C3D" w14:textId="77777777" w:rsidR="00584AEA" w:rsidRPr="00584AEA" w:rsidRDefault="00584AEA" w:rsidP="00584AEA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00584AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Worship Service – Rev. Robert Mayes of Immanuel Lutheran Church in Beemer, NE, and Zion St. John Lutheran Church in Wisner, NE, delivers the message “From Famine to Feast” based on Matthew 14:13-21.  This program is interpreted and closed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00584AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>captioned</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00584AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the deaf and hard of hearing.  Additional information is available on the web site:</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId4" w:history="1">
+        <w:r w:rsidRPr="00584AEA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t> www.mainstreetliving.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00584AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BC6BC41" w14:textId="77777777" w:rsidR="00584AEA" w:rsidRPr="00584AEA" w:rsidRDefault="00584AEA" w:rsidP="00584AEA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00584AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0230D705" w14:textId="77777777" w:rsidR="00584AEA" w:rsidRPr="00584AEA" w:rsidRDefault="00584AEA" w:rsidP="00584AEA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00584AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26B59749" w14:textId="77777777" w:rsidR="00584AEA" w:rsidRPr="00584AEA" w:rsidRDefault="00584AEA" w:rsidP="00584AEA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00584AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>August 30 airing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F799567" w14:textId="77777777" w:rsidR="00584AEA" w:rsidRPr="00584AEA" w:rsidRDefault="00584AEA" w:rsidP="00584AEA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00584AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>This Is the Life – “Amazing Grace” – A man who has come from a poor beginning to a rich and full life must learn not to forsake his Christian Faith.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16655EA5" w14:textId="77777777" w:rsidR="00584AEA" w:rsidRPr="00584AEA" w:rsidRDefault="00584AEA" w:rsidP="00584AEA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00584AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Worship Service – Rev. Robert Mayes of Immanuel Lutheran Church in Beemer, NE, and Zion St. John Lutheran Church in Wisner, NE, delivers the message “Jesus Helps Our Weak Faith” based on Matthew 14:22-33.  This program is interpreted and closed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00584AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>captioned</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00584AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the deaf and hard of hearing.  Additional information is available on the web site:</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidRPr="00584AEA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t> www.mainstreetliving.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00584AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="170DEC9B" w14:textId="77777777" w:rsidR="00033B1C" w:rsidRDefault="00033B1C" w:rsidP="00C47C1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C75E350" w14:textId="4833B551" w:rsidR="00EC4051" w:rsidRPr="00C47C1C" w:rsidRDefault="00285C65" w:rsidP="00EC4051">
+    <w:p w14:paraId="7D2C1F27" w14:textId="77777777" w:rsidR="00584AEA" w:rsidRPr="00584AEA" w:rsidRDefault="00584AEA" w:rsidP="00EC4051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C75E350" w14:textId="28B4B3C7" w:rsidR="00EC4051" w:rsidRPr="00584AEA" w:rsidRDefault="002904FA" w:rsidP="00EC4051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00584AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t xml:space="preserve">September </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4E61" w:rsidRPr="00584AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="002203DC" w:rsidRPr="00584AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC4051" w:rsidRPr="00584AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t>airing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="719E28E2" w14:textId="1EACE71C" w:rsidR="00EC4051" w:rsidRPr="00C47C1C" w:rsidRDefault="00EC4051" w:rsidP="00EC4051">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="26282A"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="002D162B">
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>This is the Life – “</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4E61">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The Selling Price</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” – </w:t>
+      </w:r>
+      <w:r w:rsidR="00D7708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>A father and son face the issue of ethics, and how it relates to God’s law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2448E93F" w14:textId="1EBF12C3" w:rsidR="002904FA" w:rsidRPr="00666D38" w:rsidRDefault="00EC4051" w:rsidP="002904FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C47C1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Worship Service </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF68C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="26282A"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D711A6">
-[...29 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="002904FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rev. </w:t>
+      </w:r>
+      <w:r w:rsidR="00466122">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t>David Zirpel</w:t>
+      </w:r>
+      <w:r w:rsidR="00B32533">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="00466122">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Redeemer </w:t>
+      </w:r>
+      <w:r w:rsidR="00B32533">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lutheran Church in </w:t>
+      </w:r>
+      <w:r w:rsidR="009A196D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t>Sioux City, IA</w:t>
+      </w:r>
+      <w:r w:rsidR="002904FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t>, delivers the message “</w:t>
+      </w:r>
+      <w:r w:rsidR="009A196D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t>Reconciliation</w:t>
+      </w:r>
+      <w:r w:rsidR="002904FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” based on </w:t>
+      </w:r>
+      <w:r w:rsidR="002C129E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t>Matthew 18:19-20</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...180 lines deleted...]
-      <w:r w:rsidR="00833BBF">
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="002C129E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This program is interpreted and closed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002C129E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t>caption</w:t>
+      </w:r>
+      <w:r w:rsidR="00866373">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00866373">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the deaf and hard of hearing.  </w:t>
+      </w:r>
+      <w:r w:rsidR="002904FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Additional information is available on the web site</w:t>
       </w:r>
-      <w:r w:rsidR="00833BBF" w:rsidRPr="00C47C1C">
+      <w:r w:rsidR="002904FA" w:rsidRPr="00C47C1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="26282A"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidR="00833BBF" w:rsidRPr="00C47C1C">
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidR="002904FA" w:rsidRPr="00C47C1C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="26282A"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00833BBF" w:rsidRPr="00C47C1C">
+        <w:r w:rsidR="002904FA" w:rsidRPr="00C47C1C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.mainstreetliving.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00833BBF" w:rsidRPr="00C47C1C">
+      <w:r w:rsidR="002904FA" w:rsidRPr="00C47C1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="26282A"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32F92E67" w14:textId="77777777" w:rsidR="00EC4051" w:rsidRDefault="00EC4051" w:rsidP="001B4C67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C3AA13F" w14:textId="1ABCD462" w:rsidR="00146D7E" w:rsidRDefault="00285C65" w:rsidP="001B4C67">
+    <w:p w14:paraId="0C3AA13F" w14:textId="057A0544" w:rsidR="00146D7E" w:rsidRPr="00584AEA" w:rsidRDefault="007B54F0" w:rsidP="001B4C67">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00584AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">September </w:t>
+      </w:r>
+      <w:r w:rsidR="000F078C" w:rsidRPr="00584AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="005D7385" w:rsidRPr="00584AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="000F078C" w:rsidRPr="00584AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C47C1C" w:rsidRPr="00584AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>airing</w:t>
+      </w:r>
+      <w:r w:rsidR="008B394A" w:rsidRPr="00584AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="402154E7" w14:textId="0EE79A21" w:rsidR="00666D38" w:rsidRDefault="00146D7E" w:rsidP="00C47C1C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">August </w:t>
-[...13 lines deleted...]
-        <w:t>airing</w:t>
+        <w:t>This is the Life – “</w:t>
+      </w:r>
+      <w:r w:rsidR="005D7385">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>No Laughing Matter</w:t>
+      </w:r>
+      <w:r w:rsidR="00651227">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="008B394A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="001E4501">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A woman must learn to deal with her past </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001E4501">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001E4501">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> help someone else in her present</w:t>
+      </w:r>
+      <w:r w:rsidR="000F078C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F944C36" w14:textId="613E0FFD" w:rsidR="002F38BB" w:rsidRPr="00666D38" w:rsidRDefault="00C47C1C" w:rsidP="002F38BB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C47C1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Worship Service </w:t>
+      </w:r>
+      <w:r w:rsidR="001A1E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C47C1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...57 lines deleted...]
-      <w:r w:rsidR="00DD1193">
+      <w:r w:rsidR="00C06C55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Rev.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C53E91">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E4501">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Bruce Lesemann</w:t>
+      </w:r>
+      <w:r w:rsidR="00B32533">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="005663E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>St. John</w:t>
+      </w:r>
+      <w:r w:rsidR="00B32533">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lutheran Church in </w:t>
+      </w:r>
+      <w:r w:rsidR="006B4DC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Storm Lake, IA</w:t>
+      </w:r>
+      <w:r w:rsidR="001B4C67">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001E1A08">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>delivers the message</w:t>
+      </w:r>
+      <w:r w:rsidR="00651227">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:r w:rsidR="006B4DC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>I Forgive You</w:t>
+      </w:r>
+      <w:r w:rsidR="00651227">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” based on </w:t>
+      </w:r>
+      <w:r w:rsidR="006B4DC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Genesis 50:15-21</w:t>
+      </w:r>
+      <w:r w:rsidR="0025325F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...22 lines deleted...]
-      <w:r w:rsidRPr="00C47C1C">
+      <w:r w:rsidR="00B32533">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C06C55">
-[...6 lines deleted...]
-      <w:r w:rsidR="00C53E91">
+      <w:r w:rsidR="001E1A08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008F1A85">
-[...81 lines deleted...]
-        <w:t xml:space="preserve">an Do </w:t>
+      <w:r w:rsidR="002F38BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This program is interpreted and closed </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="007C77F9">
-[...4 lines deleted...]
-        <w:t>With</w:t>
+      <w:r w:rsidR="002F38BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t>captioned</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="007C77F9">
-[...43 lines deleted...]
-      <w:r w:rsidR="007C77F9">
+      <w:r w:rsidR="002F38BB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="26282A"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the deaf and hard of hearing.  </w:t>
       </w:r>
-      <w:r w:rsidR="007C77F9">
+      <w:r w:rsidR="002F38BB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Additional information is available on the web site</w:t>
       </w:r>
-      <w:r w:rsidR="007C77F9" w:rsidRPr="00C47C1C">
+      <w:r w:rsidR="002F38BB" w:rsidRPr="00C47C1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="26282A"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidR="007C77F9" w:rsidRPr="00C47C1C">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="002F38BB" w:rsidRPr="00C47C1C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="26282A"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="007C77F9" w:rsidRPr="00C47C1C">
+        <w:r w:rsidR="002F38BB" w:rsidRPr="00C47C1C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.mainstreetliving.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007C77F9" w:rsidRPr="00C47C1C">
+      <w:r w:rsidR="002F38BB" w:rsidRPr="00C47C1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="26282A"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DD91928" w14:textId="5A21C14C" w:rsidR="00C47C1C" w:rsidRPr="00666D38" w:rsidRDefault="00C47C1C" w:rsidP="00C47C1C">
-[...17 lines deleted...]
-    <w:p w14:paraId="3888E2BB" w14:textId="1BDF2960" w:rsidR="00C47C1C" w:rsidRDefault="00285C65" w:rsidP="00C47C1C">
+    <w:p w14:paraId="3DD91928" w14:textId="273CA6DC" w:rsidR="00C47C1C" w:rsidRPr="00666D38" w:rsidRDefault="00C47C1C" w:rsidP="00C47C1C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3888E2BB" w14:textId="36E96F68" w:rsidR="00C47C1C" w:rsidRPr="00584AEA" w:rsidRDefault="007B54F0" w:rsidP="00C47C1C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00584AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">September </w:t>
+      </w:r>
+      <w:r w:rsidR="000F078C" w:rsidRPr="00584AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="002F38BB" w:rsidRPr="00584AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C47C1C" w:rsidRPr="00584AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>airing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="766EF4C0" w14:textId="5DACCBF4" w:rsidR="00146D7E" w:rsidRPr="001B4C67" w:rsidRDefault="0025325F" w:rsidP="00C47C1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>August 1</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidR="00C47C1C">
+        <w:t xml:space="preserve">This is the Life – </w:t>
+      </w:r>
+      <w:r w:rsidR="008B394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00D23AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>My Husband, My Sorrow</w:t>
+      </w:r>
+      <w:r w:rsidR="008B394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” – </w:t>
+      </w:r>
+      <w:r w:rsidR="00D23AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>A man and a woman must deal with whether they should consummate an adulterous affair</w:t>
+      </w:r>
+      <w:r w:rsidR="007B54F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DD2C24E" w14:textId="77777777" w:rsidR="00CE31BB" w:rsidRPr="00666D38" w:rsidRDefault="001A1E95" w:rsidP="00CE31BB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Worship Service – </w:t>
+      </w:r>
+      <w:r w:rsidR="00C06C55">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rev. </w:t>
+      </w:r>
+      <w:r w:rsidR="00186624">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Jeff Kasmerski, Admission Counselor at Concordia Theological Se</w:t>
+      </w:r>
+      <w:r w:rsidR="00F540F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>minary in Fort Wayne, IN,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B32533">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C47C1C" w:rsidRPr="00C47C1C">
-[...178 lines deleted...]
-      <w:r w:rsidR="00E620B8">
+      <w:r w:rsidR="00CE31BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">presents a message to start the academic year.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE31BB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="26282A"/>
         </w:rPr>
         <w:t xml:space="preserve">This program is interpreted and closed </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00E620B8">
+      <w:r w:rsidR="00CE31BB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="26282A"/>
         </w:rPr>
         <w:t>captioned</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00E620B8">
+      <w:r w:rsidR="00CE31BB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="26282A"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the deaf and hard of hearing.  </w:t>
       </w:r>
-      <w:r w:rsidR="00E620B8">
+      <w:r w:rsidR="00CE31BB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Additional information is available on the web site</w:t>
       </w:r>
-      <w:r w:rsidR="00E620B8" w:rsidRPr="00C47C1C">
+      <w:r w:rsidR="00CE31BB" w:rsidRPr="00C47C1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="26282A"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidR="00E620B8" w:rsidRPr="00C47C1C">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00CE31BB" w:rsidRPr="00C47C1C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="26282A"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00E620B8" w:rsidRPr="00C47C1C">
+        <w:r w:rsidR="00CE31BB" w:rsidRPr="00C47C1C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.mainstreetliving.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E620B8" w:rsidRPr="00C47C1C">
+      <w:r w:rsidR="00CE31BB" w:rsidRPr="00C47C1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="26282A"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68F71F0D" w14:textId="4D578AA9" w:rsidR="00021363" w:rsidRPr="00666D38" w:rsidRDefault="00021363" w:rsidP="00021363">
-[...8 lines deleted...]
-    <w:p w14:paraId="1DAA20BD" w14:textId="77777777" w:rsidR="00C47C1C" w:rsidRDefault="00C47C1C" w:rsidP="00C47C1C">
+    <w:p w14:paraId="1DAA20BD" w14:textId="197518DC" w:rsidR="00C47C1C" w:rsidRDefault="00C47C1C" w:rsidP="00C47C1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22B6AEC1" w14:textId="339D5E46" w:rsidR="00FF0DC8" w:rsidRDefault="00285C65" w:rsidP="00FF0DC8">
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="22B6AEC1" w14:textId="4DE22406" w:rsidR="00FF0DC8" w:rsidRPr="00584AEA" w:rsidRDefault="007B54F0" w:rsidP="00FF0DC8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00584AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">September </w:t>
+      </w:r>
+      <w:r w:rsidR="000F078C" w:rsidRPr="00584AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB64C0" w:rsidRPr="00584AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7 </w:t>
+      </w:r>
+      <w:r w:rsidR="003F15C0" w:rsidRPr="00584AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF0DC8" w:rsidRPr="00584AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>iring</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="555AEF83" w14:textId="6649D1AD" w:rsidR="00FF0DC8" w:rsidRPr="00C47C1C" w:rsidRDefault="00FF0DC8" w:rsidP="00FF0DC8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>August</w:t>
-[...30 lines deleted...]
-      </w:pPr>
+        <w:t>This is the Life – “</w:t>
+      </w:r>
+      <w:r w:rsidR="000F078C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00133F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Cup”</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>This Is the Life – “</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B394A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="00133F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The dilemma a trucker must face when a good friend dies trying to protect him</w:t>
+      </w:r>
+      <w:r w:rsidR="007B54F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="613AD760" w14:textId="77777777" w:rsidR="008F174C" w:rsidRDefault="00FF0DC8" w:rsidP="00F179BF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C47C1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Worship Service </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF68C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF68C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F174C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t>Rev. Russell Senstad of Redeemer</w:t>
+      </w:r>
+      <w:r w:rsidR="00B32533">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lutheran Church in </w:t>
+      </w:r>
+      <w:r w:rsidR="008F174C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sioux </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0369AB8A" w14:textId="77777777" w:rsidR="00BE26F7" w:rsidRPr="00666D38" w:rsidRDefault="008F174C" w:rsidP="00BE26F7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">A man </w:t>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t>City, IA</w:t>
+      </w:r>
+      <w:r w:rsidR="00033B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="001E1A08">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> delivers the message</w:t>
+      </w:r>
+      <w:r w:rsidR="00033B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:r w:rsidR="00844D70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t>The Perfect Church</w:t>
+      </w:r>
+      <w:r w:rsidR="00033B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” based on </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE26F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t>Philippians</w:t>
+      </w:r>
+      <w:r w:rsidR="00844D70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2:1-4</w:t>
+      </w:r>
+      <w:r w:rsidR="00F179BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE26F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This program is interpreted and closed </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="008F78BF">
-[...4 lines deleted...]
-        <w:t>has to</w:t>
+      <w:r w:rsidR="00BE26F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="26282A"/>
+        </w:rPr>
+        <w:t>captioned</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="008F78BF">
-[...164 lines deleted...]
-      <w:r w:rsidR="00D746C1">
+      <w:r w:rsidR="00BE26F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="26282A"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the deaf and hard of hearing.  </w:t>
       </w:r>
-      <w:r w:rsidR="00D746C1">
+      <w:r w:rsidR="00BE26F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Additional information is available on the web site</w:t>
       </w:r>
-      <w:r w:rsidR="00D746C1" w:rsidRPr="00C47C1C">
+      <w:r w:rsidR="00BE26F7" w:rsidRPr="00C47C1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="26282A"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="00D746C1" w:rsidRPr="00C47C1C">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="00BE26F7" w:rsidRPr="00C47C1C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="26282A"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00D746C1" w:rsidRPr="00C47C1C">
+        <w:r w:rsidR="00BE26F7" w:rsidRPr="00C47C1C">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.mainstreetliving.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D746C1" w:rsidRPr="00C47C1C">
+      <w:r w:rsidR="00BE26F7" w:rsidRPr="00C47C1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="26282A"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B6F27D6" w14:textId="090CEE3D" w:rsidR="00021363" w:rsidRDefault="00021363" w:rsidP="00021363">
-[...235 lines deleted...]
-    <w:sectPr w:rsidR="00C7461E" w:rsidRPr="00666D38">
+    <w:sectPr w:rsidR="00BE26F7" w:rsidRPr="00666D38">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1558,151 +1478,143 @@
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C47C1C"/>
-    <w:rsid w:val="00021363"/>
     <w:rsid w:val="00033B1C"/>
-    <w:rsid w:val="00060E70"/>
     <w:rsid w:val="000801BA"/>
     <w:rsid w:val="000815E1"/>
+    <w:rsid w:val="000F078C"/>
     <w:rsid w:val="00103B58"/>
-    <w:rsid w:val="00123C06"/>
+    <w:rsid w:val="00133F57"/>
     <w:rsid w:val="00146D7E"/>
     <w:rsid w:val="0017046B"/>
-    <w:rsid w:val="0018543B"/>
+    <w:rsid w:val="00186624"/>
     <w:rsid w:val="001A1E95"/>
     <w:rsid w:val="001A7BD7"/>
     <w:rsid w:val="001B0B17"/>
     <w:rsid w:val="001B4C67"/>
     <w:rsid w:val="001E1A08"/>
-    <w:rsid w:val="00206D47"/>
-[...3 lines deleted...]
-    <w:rsid w:val="002518F6"/>
+    <w:rsid w:val="001E4501"/>
+    <w:rsid w:val="002203DC"/>
     <w:rsid w:val="0025325F"/>
-    <w:rsid w:val="00275C59"/>
-[...2 lines deleted...]
-    <w:rsid w:val="002D162B"/>
+    <w:rsid w:val="002904FA"/>
+    <w:rsid w:val="002C129E"/>
     <w:rsid w:val="002D78F1"/>
+    <w:rsid w:val="002F38BB"/>
     <w:rsid w:val="00310A86"/>
     <w:rsid w:val="00326701"/>
-    <w:rsid w:val="003426FA"/>
     <w:rsid w:val="00364926"/>
-    <w:rsid w:val="00464481"/>
+    <w:rsid w:val="003F15C0"/>
+    <w:rsid w:val="00466122"/>
     <w:rsid w:val="00474796"/>
     <w:rsid w:val="004809E9"/>
     <w:rsid w:val="004D60D9"/>
     <w:rsid w:val="005068CF"/>
-    <w:rsid w:val="00554ECF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005F1B56"/>
+    <w:rsid w:val="005663E8"/>
+    <w:rsid w:val="00584AEA"/>
+    <w:rsid w:val="005D7385"/>
     <w:rsid w:val="00603800"/>
     <w:rsid w:val="00611CF5"/>
+    <w:rsid w:val="00633685"/>
     <w:rsid w:val="00651227"/>
     <w:rsid w:val="00666D38"/>
-    <w:rsid w:val="00681887"/>
     <w:rsid w:val="006833B8"/>
     <w:rsid w:val="006900C8"/>
-    <w:rsid w:val="006C06F0"/>
+    <w:rsid w:val="006B4DC9"/>
     <w:rsid w:val="006D0FF8"/>
     <w:rsid w:val="006D7D4B"/>
-    <w:rsid w:val="006E6628"/>
     <w:rsid w:val="00730C83"/>
-    <w:rsid w:val="00751835"/>
-    <w:rsid w:val="007527D8"/>
     <w:rsid w:val="0077506B"/>
-    <w:rsid w:val="00776069"/>
+    <w:rsid w:val="00785379"/>
     <w:rsid w:val="007B54F0"/>
-    <w:rsid w:val="007C77F9"/>
     <w:rsid w:val="007F248F"/>
     <w:rsid w:val="00812CBE"/>
     <w:rsid w:val="00833401"/>
-    <w:rsid w:val="00833BBF"/>
-    <w:rsid w:val="0086528B"/>
+    <w:rsid w:val="00844D70"/>
+    <w:rsid w:val="00866373"/>
     <w:rsid w:val="008B394A"/>
-    <w:rsid w:val="008F1A85"/>
-    <w:rsid w:val="008F78BF"/>
+    <w:rsid w:val="008F174C"/>
     <w:rsid w:val="00936A91"/>
+    <w:rsid w:val="009457B1"/>
     <w:rsid w:val="0098449F"/>
+    <w:rsid w:val="00995F2B"/>
+    <w:rsid w:val="009A196D"/>
     <w:rsid w:val="009D52C7"/>
     <w:rsid w:val="009E6286"/>
+    <w:rsid w:val="009F26CC"/>
     <w:rsid w:val="00A019AA"/>
+    <w:rsid w:val="00A87357"/>
     <w:rsid w:val="00AE01FD"/>
-    <w:rsid w:val="00AF2E50"/>
     <w:rsid w:val="00AF68C9"/>
+    <w:rsid w:val="00B24B92"/>
+    <w:rsid w:val="00B32533"/>
     <w:rsid w:val="00B50A8D"/>
-    <w:rsid w:val="00B8199C"/>
-    <w:rsid w:val="00BD1D32"/>
+    <w:rsid w:val="00BE26F7"/>
     <w:rsid w:val="00C06C55"/>
     <w:rsid w:val="00C40287"/>
     <w:rsid w:val="00C47C1C"/>
     <w:rsid w:val="00C53E91"/>
-    <w:rsid w:val="00C7461E"/>
     <w:rsid w:val="00C85256"/>
-    <w:rsid w:val="00CC0D24"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00DD1193"/>
+    <w:rsid w:val="00CE31BB"/>
+    <w:rsid w:val="00D20CC0"/>
+    <w:rsid w:val="00D23AF6"/>
+    <w:rsid w:val="00D7708B"/>
+    <w:rsid w:val="00DD4E61"/>
     <w:rsid w:val="00E026D8"/>
-    <w:rsid w:val="00E0516F"/>
     <w:rsid w:val="00E23337"/>
-    <w:rsid w:val="00E257F3"/>
     <w:rsid w:val="00E607DB"/>
-    <w:rsid w:val="00E620B8"/>
+    <w:rsid w:val="00EB64C0"/>
     <w:rsid w:val="00EC4051"/>
     <w:rsid w:val="00EE0924"/>
-    <w:rsid w:val="00EF4765"/>
+    <w:rsid w:val="00F179BF"/>
     <w:rsid w:val="00F23F46"/>
-    <w:rsid w:val="00F66AEB"/>
-    <w:rsid w:val="00F83877"/>
+    <w:rsid w:val="00F540F5"/>
+    <w:rsid w:val="00FB36C4"/>
+    <w:rsid w:val="00FC6762"/>
     <w:rsid w:val="00FE7906"/>
     <w:rsid w:val="00FF0DC8"/>
-    <w:rsid w:val="00FF36AD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7CD8E5D9"/>
@@ -2090,126 +2002,124 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AE01FD"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00584AEA"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="1710032705">
-[...11 lines deleted...]
-    </w:div>
     <w:div w:id="2081437866">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mainstreetliving.com/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mainstreetliving.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mainstreetliving.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mainstreetliving.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mainstreetliving.com/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mainstreetliving.com/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mainstreetliving.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mainstreetliving.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mainstreetliving.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mainstreetliving.com/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mainstreetliving.com/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2458,67 +2368,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>414</Words>
-  <Characters>2362</Characters>
+  <Words>490</Words>
+  <Characters>2799</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>23</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2771</CharactersWithSpaces>
+  <CharactersWithSpaces>3283</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
   <dc:creator>Karl &amp; Julie Bahrke</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>