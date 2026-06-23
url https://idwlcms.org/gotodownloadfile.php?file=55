--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -1014,51 +1014,129 @@
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">  Email: </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00F02085" w:rsidRPr="00A20A59">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:noProof/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>picksruth@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5FF35A59" w14:textId="77777777" w:rsidR="00352D38" w:rsidRDefault="00352D38" w:rsidP="00352D38">
       <w:pPr>
         <w:ind w:right="153"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15DDEE8A" w14:textId="38AAEC96" w:rsidR="00352D38" w:rsidRDefault="00352D38" w:rsidP="00352D38">
+    <w:p w14:paraId="6EAD975A" w14:textId="6FEAEDD6" w:rsidR="003E3CF1" w:rsidRPr="003E3CF1" w:rsidRDefault="003E3CF1" w:rsidP="00352D38">
+      <w:pPr>
+        <w:ind w:left="90" w:right="153"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rev. Mark Heilman  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41CB73D2" w14:textId="25231061" w:rsidR="003E3CF1" w:rsidRDefault="003E3CF1" w:rsidP="00352D38">
+      <w:pPr>
+        <w:ind w:left="90" w:right="153"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2010 Stevenson Dr.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC21DD4" w14:textId="3FC5FEC0" w:rsidR="003E3CF1" w:rsidRDefault="003E3CF1" w:rsidP="00352D38">
+      <w:pPr>
+        <w:ind w:left="90" w:right="153"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ames, IA 50010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69D92C60" w14:textId="76A58455" w:rsidR="003E3CF1" w:rsidRDefault="003E3CF1" w:rsidP="00352D38">
+      <w:pPr>
+        <w:ind w:left="90" w:right="153"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>515-232-4595 (cell)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1928A3AD" w14:textId="14872BD9" w:rsidR="003E3CF1" w:rsidRPr="003E3CF1" w:rsidRDefault="003E3CF1" w:rsidP="00352D38">
+      <w:pPr>
+        <w:ind w:left="90" w:right="153"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>clydeheilman@gmail.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="149F946C" w14:textId="77777777" w:rsidR="003E3CF1" w:rsidRDefault="003E3CF1" w:rsidP="00352D38">
+      <w:pPr>
+        <w:ind w:left="90" w:right="153"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15DDEE8A" w14:textId="7C34E76F" w:rsidR="00352D38" w:rsidRDefault="00352D38" w:rsidP="00352D38">
       <w:pPr>
         <w:ind w:left="90" w:right="153"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Rev. Noel Herr</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
@@ -2266,59 +2344,75 @@
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Email:</w:t>
       </w:r>
       <w:r w:rsidR="00E70170">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="00B85C98">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>rnosslund@aol.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="60553833" w14:textId="77777777" w:rsidR="0099254F" w:rsidRDefault="0099254F" w:rsidP="0086197C">
       <w:pPr>
         <w:ind w:right="153"/>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="3314D31F" w14:textId="77777777" w:rsidR="003E3CF1" w:rsidRDefault="003E3CF1" w:rsidP="0086197C">
+      <w:pPr>
+        <w:ind w:right="153"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DFCAC6E" w14:textId="77777777" w:rsidR="003E3CF1" w:rsidRDefault="003E3CF1" w:rsidP="0086197C">
+      <w:pPr>
+        <w:ind w:right="153"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D850C8C" w14:textId="77777777" w:rsidR="003E3CF1" w:rsidRDefault="003E3CF1" w:rsidP="0086197C">
+      <w:pPr>
+        <w:ind w:right="153"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="50E1CA15" w14:textId="379AF9C1" w:rsidR="00C20574" w:rsidRDefault="00793A70" w:rsidP="0086197C">
       <w:pPr>
         <w:ind w:right="153"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Rev. Bruce Peffer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="073B1E84" w14:textId="6CEF9B56" w:rsidR="00793A70" w:rsidRDefault="00E70170" w:rsidP="0086197C">
       <w:pPr>
         <w:ind w:right="153"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:t>4303 E. Burgen Road SE</w:t>
       </w:r>
     </w:p>
@@ -2337,84 +2431,68 @@
       <w:r>
         <w:t xml:space="preserve">  562-454-7330</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46419965" w14:textId="62EA41CE" w:rsidR="00E70170" w:rsidRPr="00E70170" w:rsidRDefault="00E70170" w:rsidP="0086197C">
       <w:pPr>
         <w:ind w:right="153"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  Email: </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="00E70170">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>brucepeffer@sbcglobal.net</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E70170">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38129733" w14:textId="77777777" w:rsidR="00C20574" w:rsidRDefault="00C20574" w:rsidP="0086197C">
+    <w:p w14:paraId="20FD13D6" w14:textId="77777777" w:rsidR="00E70170" w:rsidRDefault="00E70170" w:rsidP="0086197C">
       <w:pPr>
         <w:ind w:right="153"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76745305" w14:textId="77777777" w:rsidR="00E70170" w:rsidRDefault="00E70170" w:rsidP="0086197C">
-[...13 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7FFDBAC3" w14:textId="77777777" w:rsidR="00793A70" w:rsidRDefault="00793A70" w:rsidP="00793A70">
       <w:pPr>
         <w:ind w:left="153" w:right="153"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Rev. Michael Petri</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43F2D1DC" w14:textId="77777777" w:rsidR="00793A70" w:rsidRDefault="00793A70" w:rsidP="00793A70">
       <w:pPr>
         <w:ind w:left="153" w:right="153"/>
       </w:pPr>
       <w:r>
         <w:t>245 Canterbury Cir</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5569CB0C" w14:textId="77777777" w:rsidR="00793A70" w:rsidRDefault="00793A70" w:rsidP="00793A70">
       <w:pPr>
         <w:ind w:left="153" w:right="153"/>
       </w:pPr>
       <w:r>
         <w:t>Council Bluffs, IA 51503</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="569F7B4D" w14:textId="77777777" w:rsidR="00793A70" w:rsidRDefault="00793A70" w:rsidP="00793A70">
       <w:pPr>
         <w:ind w:left="153" w:right="153"/>
       </w:pPr>
       <w:r>
         <w:t>712-329-8959</w:t>
@@ -3004,368 +3082,343 @@
         </w:rPr>
         <w:t>Email:</w:t>
       </w:r>
       <w:r w:rsidR="00E70170">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="00CF67E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:noProof/>
             <w:u w:val="none"/>
             <w:lang w:val="es-MX"/>
           </w:rPr>
           <w:t>revdav1950@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6B04A7AA" w14:textId="77777777" w:rsidR="006C1195" w:rsidRDefault="006C1195" w:rsidP="00B8067F">
-[...51 lines deleted...]
-      <w:r w:rsidRPr="006C1195">
+    <w:p w14:paraId="4E3EA052" w14:textId="77777777" w:rsidR="003760B3" w:rsidRDefault="003760B3" w:rsidP="00B8067F">
+      <w:pPr>
+        <w:ind w:left="153" w:right="153"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B3FB817" w14:textId="40DDCB0E" w:rsidR="003760B3" w:rsidRDefault="003760B3" w:rsidP="00B8067F">
+      <w:pPr>
+        <w:ind w:left="153" w:right="153"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rev. Steve Struecker     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="469F6486" w14:textId="676746C2" w:rsidR="003760B3" w:rsidRDefault="003760B3" w:rsidP="00B8067F">
+      <w:pPr>
+        <w:ind w:left="153" w:right="153"/>
+      </w:pPr>
+      <w:r>
+        <w:t>204 160</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003760B3">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> St</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F80B4A9" w14:textId="65A1FBBB" w:rsidR="003760B3" w:rsidRDefault="003760B3" w:rsidP="00B8067F">
+      <w:pPr>
+        <w:ind w:left="153" w:right="153"/>
+      </w:pPr>
+      <w:r>
         <w:t>West Bend, IA 50597</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E6830E5" w14:textId="6C9DBA2C" w:rsidR="006C1195" w:rsidRDefault="006C1195" w:rsidP="006C1195">
-[...12 lines deleted...]
-      <w:r w:rsidR="005B1C8D">
+    <w:p w14:paraId="34917176" w14:textId="6163D013" w:rsidR="003760B3" w:rsidRDefault="003760B3" w:rsidP="00B8067F">
+      <w:pPr>
+        <w:ind w:left="153" w:right="153"/>
+      </w:pPr>
+      <w:r>
+        <w:t>515-320-2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CBE5E9F" w14:textId="50D239F0" w:rsidR="003760B3" w:rsidRPr="003760B3" w:rsidRDefault="003760B3" w:rsidP="00B8067F">
+      <w:pPr>
+        <w:ind w:left="153" w:right="153"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Email: skafarms@ncn.net</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74CA7D7A" w14:textId="77777777" w:rsidR="001F3171" w:rsidRDefault="001F3171" w:rsidP="00851FAA">
+      <w:pPr>
+        <w:ind w:right="153"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A8AF874" w14:textId="77777777" w:rsidR="003E3CF1" w:rsidRDefault="003E3CF1" w:rsidP="00851FAA">
+      <w:pPr>
+        <w:ind w:right="153"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F7438AF" w14:textId="77777777" w:rsidR="003E3CF1" w:rsidRDefault="003E3CF1" w:rsidP="00851FAA">
+      <w:pPr>
+        <w:ind w:right="153"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19672DF0" w14:textId="775B7840" w:rsidR="00B210AC" w:rsidRDefault="00B210AC" w:rsidP="004857EB">
+      <w:pPr>
+        <w:ind w:left="153" w:right="153" w:firstLine="18"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Rev. Daryl Tompkins</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>(Trudi)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="265A119A" w14:textId="77777777" w:rsidR="00B210AC" w:rsidRDefault="00B210AC" w:rsidP="004857EB">
+      <w:pPr>
+        <w:ind w:left="153" w:right="153" w:firstLine="18"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B210AC">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>560 W Oak St</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68620A5F" w14:textId="0D6461E5" w:rsidR="00B210AC" w:rsidRDefault="00B210AC" w:rsidP="004857EB">
+      <w:pPr>
+        <w:ind w:left="153" w:right="153" w:firstLine="18"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Clarin</w:t>
+      </w:r>
+      <w:r w:rsidR="00C10A23">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>a IA  51632</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1434DF04" w14:textId="1C71A707" w:rsidR="00B210AC" w:rsidRDefault="00B210AC" w:rsidP="004857EB">
+      <w:pPr>
+        <w:ind w:left="153" w:right="153" w:firstLine="18"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>712-</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD312E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>542-0298</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B84F94">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>cell</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="208664E2" w14:textId="24CBA429" w:rsidR="006C1195" w:rsidRPr="006C1195" w:rsidRDefault="006C1195" w:rsidP="006C1195">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Email: </w:t>
+    <w:p w14:paraId="7D6F480F" w14:textId="4D2E85C0" w:rsidR="00B8067F" w:rsidRDefault="00AC0B3A" w:rsidP="008933B9">
+      <w:pPr>
+        <w:ind w:left="153" w:right="153" w:firstLine="18"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Email:</w:t>
+      </w:r>
+      <w:r w:rsidR="008329CC">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId37" w:history="1">
-        <w:r w:rsidRPr="00E25581">
-[...199 lines deleted...]
-      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidR="008329CC" w:rsidRPr="008329CC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>countrypreacher@protonmail.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1165CE6A" w14:textId="77777777" w:rsidR="00B8067F" w:rsidRDefault="00B8067F" w:rsidP="008933B9">
+    <w:p w14:paraId="289B37C9" w14:textId="77777777" w:rsidR="003760B3" w:rsidRDefault="003760B3" w:rsidP="008933B9">
       <w:pPr>
         <w:ind w:left="153" w:right="153" w:firstLine="18"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B54833C" w14:textId="77777777" w:rsidR="006C1195" w:rsidRDefault="006C1195" w:rsidP="008933B9">
-[...17 lines deleted...]
-    <w:p w14:paraId="2C1AEC50" w14:textId="461319A1" w:rsidR="00B84F94" w:rsidRDefault="00B8067F" w:rsidP="008933B9">
+    <w:p w14:paraId="2C1AEC50" w14:textId="6C3AE155" w:rsidR="00B84F94" w:rsidRDefault="00B8067F" w:rsidP="008933B9">
       <w:pPr>
         <w:ind w:left="153" w:right="153" w:firstLine="18"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8067F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Rev. Dr. Steve </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B8067F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Turner</w:t>
       </w:r>
       <w:r w:rsidR="008329CC" w:rsidRPr="00B8067F">
         <w:rPr>
           <w:b/>
@@ -3419,91 +3472,73 @@
     <w:p w14:paraId="7D5381CE" w14:textId="1FC837B1" w:rsidR="00FA4714" w:rsidRDefault="00755C4A" w:rsidP="008933B9">
       <w:pPr>
         <w:ind w:left="153" w:right="153" w:firstLine="18"/>
       </w:pPr>
       <w:r w:rsidRPr="00755C4A">
         <w:t>(515) 341-3602</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (cell)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18FF0459" w14:textId="52CA6B94" w:rsidR="00755C4A" w:rsidRPr="00755C4A" w:rsidRDefault="00755C4A" w:rsidP="008933B9">
       <w:pPr>
         <w:ind w:left="153" w:right="153" w:firstLine="18"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Email:</w:t>
       </w:r>
       <w:r w:rsidR="00E70170">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidR="005228F6" w:rsidRPr="005228F6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>sdturner58@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005228F6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56AE8EAC" w14:textId="77777777" w:rsidR="00AB3230" w:rsidRDefault="00AB3230" w:rsidP="008933B9">
       <w:pPr>
         <w:ind w:left="153" w:right="153" w:firstLine="18"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="664E9372" w14:textId="77777777" w:rsidR="00E70170" w:rsidRDefault="00E70170" w:rsidP="008933B9">
-[...16 lines deleted...]
-    </w:p>
     <w:p w14:paraId="4F6513CE" w14:textId="77777777" w:rsidR="001F143F" w:rsidRDefault="001F143F" w:rsidP="001F143F">
       <w:pPr>
         <w:ind w:left="153" w:right="153" w:firstLine="18"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Rev. Daniel Vogel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
@@ -3586,51 +3621,51 @@
       <w:pPr>
         <w:ind w:left="153" w:right="153" w:firstLine="18"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Email</w:t>
       </w:r>
       <w:r w:rsidR="00E70170">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="00533056">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>daniel.195vogel@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00533056">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00533056">
         <w:rPr>
           <w:sz w:val="20"/>
@@ -3694,51 +3729,51 @@
     </w:p>
     <w:p w14:paraId="314FA692" w14:textId="77777777" w:rsidR="007E0956" w:rsidRDefault="007E0956" w:rsidP="007E0956">
       <w:pPr>
         <w:ind w:left="153" w:right="153"/>
       </w:pPr>
       <w:r>
         <w:t>515</w:t>
       </w:r>
       <w:r w:rsidR="008E65FB">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>443-0925 (cell)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57B6098D" w14:textId="65CDF057" w:rsidR="009439A8" w:rsidRDefault="007E0956" w:rsidP="00D723C2">
       <w:pPr>
         <w:ind w:left="153" w:right="153"/>
       </w:pPr>
       <w:r>
         <w:t>Email:</w:t>
       </w:r>
       <w:r w:rsidR="00E70170">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidR="00835EF6" w:rsidRPr="00596CBF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>revlbwendzel@hotmail.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="477E91C2" w14:textId="77777777" w:rsidR="008146FA" w:rsidRDefault="008146FA" w:rsidP="00D723C2">
       <w:pPr>
@@ -3894,51 +3929,50 @@
     <w:rsid w:val="000C7F74"/>
     <w:rsid w:val="000D07D3"/>
     <w:rsid w:val="000D08C3"/>
     <w:rsid w:val="000D664C"/>
     <w:rsid w:val="000D6743"/>
     <w:rsid w:val="000D75C7"/>
     <w:rsid w:val="000F061D"/>
     <w:rsid w:val="00100883"/>
     <w:rsid w:val="001016AA"/>
     <w:rsid w:val="00105C63"/>
     <w:rsid w:val="00111AF4"/>
     <w:rsid w:val="0011536E"/>
     <w:rsid w:val="00117B99"/>
     <w:rsid w:val="0013734D"/>
     <w:rsid w:val="001404F4"/>
     <w:rsid w:val="0014165E"/>
     <w:rsid w:val="00145ABD"/>
     <w:rsid w:val="00146787"/>
     <w:rsid w:val="0016572F"/>
     <w:rsid w:val="00167168"/>
     <w:rsid w:val="00170958"/>
     <w:rsid w:val="00171A68"/>
     <w:rsid w:val="0017300D"/>
     <w:rsid w:val="00174BF8"/>
     <w:rsid w:val="001778C9"/>
-    <w:rsid w:val="00196D94"/>
     <w:rsid w:val="001A506C"/>
     <w:rsid w:val="001A6CC3"/>
     <w:rsid w:val="001B0BC9"/>
     <w:rsid w:val="001B2CF4"/>
     <w:rsid w:val="001B3C7B"/>
     <w:rsid w:val="001B5D6C"/>
     <w:rsid w:val="001C3680"/>
     <w:rsid w:val="001E1EBB"/>
     <w:rsid w:val="001E60CE"/>
     <w:rsid w:val="001F143F"/>
     <w:rsid w:val="001F3171"/>
     <w:rsid w:val="001F5B9A"/>
     <w:rsid w:val="00206915"/>
     <w:rsid w:val="002100DE"/>
     <w:rsid w:val="00211CEB"/>
     <w:rsid w:val="00215CBA"/>
     <w:rsid w:val="00231BC0"/>
     <w:rsid w:val="00231EB3"/>
     <w:rsid w:val="00232876"/>
     <w:rsid w:val="0023578F"/>
     <w:rsid w:val="00236375"/>
     <w:rsid w:val="00237BEE"/>
     <w:rsid w:val="002449BF"/>
     <w:rsid w:val="00253091"/>
     <w:rsid w:val="0025529F"/>
@@ -3950,146 +3984,148 @@
     <w:rsid w:val="0029191A"/>
     <w:rsid w:val="0029237B"/>
     <w:rsid w:val="002A2EB4"/>
     <w:rsid w:val="002B044C"/>
     <w:rsid w:val="002C1DCE"/>
     <w:rsid w:val="002C3266"/>
     <w:rsid w:val="002C53EA"/>
     <w:rsid w:val="002D093D"/>
     <w:rsid w:val="002D593C"/>
     <w:rsid w:val="002D796B"/>
     <w:rsid w:val="002E48BB"/>
     <w:rsid w:val="003014B3"/>
     <w:rsid w:val="00302292"/>
     <w:rsid w:val="00302B86"/>
     <w:rsid w:val="00327726"/>
     <w:rsid w:val="00332BCC"/>
     <w:rsid w:val="00333262"/>
     <w:rsid w:val="00342DB8"/>
     <w:rsid w:val="00347325"/>
     <w:rsid w:val="00350C6A"/>
     <w:rsid w:val="00352D38"/>
     <w:rsid w:val="00356726"/>
     <w:rsid w:val="00360D09"/>
     <w:rsid w:val="00367577"/>
     <w:rsid w:val="00374E43"/>
+    <w:rsid w:val="003760B3"/>
     <w:rsid w:val="00376B11"/>
     <w:rsid w:val="00377575"/>
     <w:rsid w:val="00390E18"/>
     <w:rsid w:val="003A0FFC"/>
     <w:rsid w:val="003A12D4"/>
     <w:rsid w:val="003A2654"/>
     <w:rsid w:val="003A359C"/>
     <w:rsid w:val="003A7AFF"/>
     <w:rsid w:val="003B138E"/>
     <w:rsid w:val="003C4673"/>
     <w:rsid w:val="003C48BF"/>
     <w:rsid w:val="003C5BB5"/>
     <w:rsid w:val="003D01A5"/>
     <w:rsid w:val="003E03A6"/>
     <w:rsid w:val="003E1E6F"/>
+    <w:rsid w:val="003E3BE5"/>
+    <w:rsid w:val="003E3CF1"/>
     <w:rsid w:val="003E52B7"/>
     <w:rsid w:val="004201C9"/>
     <w:rsid w:val="00422280"/>
     <w:rsid w:val="004259E8"/>
     <w:rsid w:val="00425C35"/>
     <w:rsid w:val="00437463"/>
     <w:rsid w:val="00437DB4"/>
     <w:rsid w:val="004445C2"/>
     <w:rsid w:val="00451CB7"/>
     <w:rsid w:val="00456762"/>
     <w:rsid w:val="00464795"/>
     <w:rsid w:val="00466C0D"/>
     <w:rsid w:val="00473388"/>
     <w:rsid w:val="00481624"/>
     <w:rsid w:val="004837BE"/>
     <w:rsid w:val="004855CC"/>
     <w:rsid w:val="004857EB"/>
     <w:rsid w:val="00492BC7"/>
     <w:rsid w:val="0049635D"/>
     <w:rsid w:val="004A16D3"/>
     <w:rsid w:val="004B01EB"/>
     <w:rsid w:val="004C696D"/>
     <w:rsid w:val="004C6997"/>
     <w:rsid w:val="004C6B34"/>
     <w:rsid w:val="004C6E25"/>
     <w:rsid w:val="004D53BF"/>
     <w:rsid w:val="004D5832"/>
     <w:rsid w:val="004F39BE"/>
     <w:rsid w:val="00503F8D"/>
     <w:rsid w:val="00520514"/>
     <w:rsid w:val="005228F6"/>
     <w:rsid w:val="00522BF6"/>
     <w:rsid w:val="005259F5"/>
     <w:rsid w:val="00527509"/>
     <w:rsid w:val="0053012F"/>
     <w:rsid w:val="00533056"/>
     <w:rsid w:val="00542B70"/>
     <w:rsid w:val="00555969"/>
     <w:rsid w:val="00570329"/>
     <w:rsid w:val="005802B1"/>
     <w:rsid w:val="00582B45"/>
     <w:rsid w:val="005838DA"/>
     <w:rsid w:val="00594DBA"/>
     <w:rsid w:val="00596136"/>
     <w:rsid w:val="00596CBF"/>
     <w:rsid w:val="005A36D3"/>
     <w:rsid w:val="005B1045"/>
-    <w:rsid w:val="005B1C8D"/>
     <w:rsid w:val="005B2A49"/>
     <w:rsid w:val="005C124D"/>
     <w:rsid w:val="005C2D70"/>
     <w:rsid w:val="005C3006"/>
     <w:rsid w:val="005C736A"/>
     <w:rsid w:val="005C7835"/>
     <w:rsid w:val="005D3C29"/>
     <w:rsid w:val="005D6C13"/>
+    <w:rsid w:val="005D6E78"/>
     <w:rsid w:val="005E482C"/>
     <w:rsid w:val="005E7C09"/>
     <w:rsid w:val="005F31CC"/>
     <w:rsid w:val="005F66AC"/>
     <w:rsid w:val="0060184F"/>
     <w:rsid w:val="0060592A"/>
     <w:rsid w:val="0060791B"/>
     <w:rsid w:val="0062000E"/>
     <w:rsid w:val="00622355"/>
     <w:rsid w:val="006231E2"/>
     <w:rsid w:val="0062479E"/>
     <w:rsid w:val="00635746"/>
     <w:rsid w:val="006411BB"/>
     <w:rsid w:val="00643251"/>
     <w:rsid w:val="006436E7"/>
     <w:rsid w:val="00643E9A"/>
     <w:rsid w:val="00660743"/>
     <w:rsid w:val="00670881"/>
     <w:rsid w:val="00673E38"/>
     <w:rsid w:val="0068113A"/>
     <w:rsid w:val="00682C9C"/>
     <w:rsid w:val="00684B3B"/>
     <w:rsid w:val="00690FA9"/>
     <w:rsid w:val="006B5ACC"/>
-    <w:rsid w:val="006C1195"/>
     <w:rsid w:val="006D0071"/>
     <w:rsid w:val="006D21F3"/>
     <w:rsid w:val="006E1FE3"/>
     <w:rsid w:val="006E49D6"/>
     <w:rsid w:val="007004F5"/>
     <w:rsid w:val="00701946"/>
     <w:rsid w:val="00703281"/>
     <w:rsid w:val="007045A8"/>
     <w:rsid w:val="0071286F"/>
     <w:rsid w:val="00715EE2"/>
     <w:rsid w:val="00717B01"/>
     <w:rsid w:val="00721981"/>
     <w:rsid w:val="00723C0E"/>
     <w:rsid w:val="00724078"/>
     <w:rsid w:val="00725371"/>
     <w:rsid w:val="007401EB"/>
     <w:rsid w:val="0074328E"/>
     <w:rsid w:val="00755C4A"/>
     <w:rsid w:val="007603CF"/>
     <w:rsid w:val="0076347B"/>
     <w:rsid w:val="007703C3"/>
     <w:rsid w:val="007717FC"/>
     <w:rsid w:val="00791B47"/>
     <w:rsid w:val="00793A70"/>
     <w:rsid w:val="00796A71"/>
@@ -4162,50 +4198,51 @@
     <w:rsid w:val="009B3277"/>
     <w:rsid w:val="009D2879"/>
     <w:rsid w:val="00A00FA5"/>
     <w:rsid w:val="00A017E4"/>
     <w:rsid w:val="00A03426"/>
     <w:rsid w:val="00A03FE1"/>
     <w:rsid w:val="00A040F9"/>
     <w:rsid w:val="00A15470"/>
     <w:rsid w:val="00A166C5"/>
     <w:rsid w:val="00A20A59"/>
     <w:rsid w:val="00A26E9F"/>
     <w:rsid w:val="00A320B3"/>
     <w:rsid w:val="00A32DDE"/>
     <w:rsid w:val="00A416BA"/>
     <w:rsid w:val="00A434B6"/>
     <w:rsid w:val="00A46680"/>
     <w:rsid w:val="00A5784B"/>
     <w:rsid w:val="00A62DC6"/>
     <w:rsid w:val="00A64525"/>
     <w:rsid w:val="00A72069"/>
     <w:rsid w:val="00A7461D"/>
     <w:rsid w:val="00A759F6"/>
     <w:rsid w:val="00A763BC"/>
     <w:rsid w:val="00A7707E"/>
     <w:rsid w:val="00A92E1B"/>
+    <w:rsid w:val="00A96C82"/>
     <w:rsid w:val="00AA44E2"/>
     <w:rsid w:val="00AA4CF4"/>
     <w:rsid w:val="00AB2F23"/>
     <w:rsid w:val="00AB3230"/>
     <w:rsid w:val="00AC0B3A"/>
     <w:rsid w:val="00AC52A9"/>
     <w:rsid w:val="00AC5D9F"/>
     <w:rsid w:val="00AD1809"/>
     <w:rsid w:val="00AD30D3"/>
     <w:rsid w:val="00AD312E"/>
     <w:rsid w:val="00AD3DD6"/>
     <w:rsid w:val="00AD486B"/>
     <w:rsid w:val="00AD711F"/>
     <w:rsid w:val="00AE62DC"/>
     <w:rsid w:val="00AF20EB"/>
     <w:rsid w:val="00AF6326"/>
     <w:rsid w:val="00B04005"/>
     <w:rsid w:val="00B106E6"/>
     <w:rsid w:val="00B10E5E"/>
     <w:rsid w:val="00B1116D"/>
     <w:rsid w:val="00B135A9"/>
     <w:rsid w:val="00B175A2"/>
     <w:rsid w:val="00B210AC"/>
     <w:rsid w:val="00B249EA"/>
     <w:rsid w:val="00B2557C"/>
@@ -4224,50 +4261,51 @@
     <w:rsid w:val="00B860A1"/>
     <w:rsid w:val="00B9149A"/>
     <w:rsid w:val="00B920D5"/>
     <w:rsid w:val="00B923AB"/>
     <w:rsid w:val="00B9523E"/>
     <w:rsid w:val="00BA2983"/>
     <w:rsid w:val="00BA2B0C"/>
     <w:rsid w:val="00BE20C1"/>
     <w:rsid w:val="00BE2DD2"/>
     <w:rsid w:val="00BF35A7"/>
     <w:rsid w:val="00BF5871"/>
     <w:rsid w:val="00C07F59"/>
     <w:rsid w:val="00C10A23"/>
     <w:rsid w:val="00C113D5"/>
     <w:rsid w:val="00C13A0B"/>
     <w:rsid w:val="00C203C3"/>
     <w:rsid w:val="00C20574"/>
     <w:rsid w:val="00C2570E"/>
     <w:rsid w:val="00C31DDE"/>
     <w:rsid w:val="00C5188B"/>
     <w:rsid w:val="00C51CFC"/>
     <w:rsid w:val="00C6059B"/>
     <w:rsid w:val="00C638F0"/>
     <w:rsid w:val="00C64B6F"/>
     <w:rsid w:val="00C66D32"/>
+    <w:rsid w:val="00C903EF"/>
     <w:rsid w:val="00CA1AC3"/>
     <w:rsid w:val="00CB090F"/>
     <w:rsid w:val="00CB4ED3"/>
     <w:rsid w:val="00CB7C40"/>
     <w:rsid w:val="00CC16BD"/>
     <w:rsid w:val="00CC1BA6"/>
     <w:rsid w:val="00CC5EE8"/>
     <w:rsid w:val="00CC700F"/>
     <w:rsid w:val="00CD0E91"/>
     <w:rsid w:val="00CE2338"/>
     <w:rsid w:val="00CF67E5"/>
     <w:rsid w:val="00D0660B"/>
     <w:rsid w:val="00D07E67"/>
     <w:rsid w:val="00D118C1"/>
     <w:rsid w:val="00D12349"/>
     <w:rsid w:val="00D17F75"/>
     <w:rsid w:val="00D24F23"/>
     <w:rsid w:val="00D250A5"/>
     <w:rsid w:val="00D313DE"/>
     <w:rsid w:val="00D332AB"/>
     <w:rsid w:val="00D43473"/>
     <w:rsid w:val="00D45B37"/>
     <w:rsid w:val="00D47268"/>
     <w:rsid w:val="00D50B29"/>
     <w:rsid w:val="00D51D79"/>
@@ -4878,51 +4916,51 @@
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="701706989">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamesfuchs27@yahoo.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eugenekiowa@yahoo.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rnosslund@aol.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sdturner58@gmail.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lambforlife@gmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ahbuelow@hotmail.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ps118.24letusrejoice@outlook.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ahbuelow@hotmail.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ahbuelow@hotmail.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:revlbwendzel@hotmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:peacecar@netins.net" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dkmaaske@gmail.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bob.riggert@gmail.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:skafarms@ncn.net" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daniel.195vogel@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:picksruth@gmail.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmattes54@gmail.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:revpetri@hotmail.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:revdav1950@gmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dsboeschen@msn.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drkuhnle07@gmail.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ahbuelow@hotmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gsbohmer@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:klfunke@hotmail.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joellintner@gmail.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brucepeffer@sbcglobal.net" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bob.riggert@gmail.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:davesimonson@netines.net" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chaplain.benson@gmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pastorddd@gmail.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brucejackson433@gmail.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:duanemiesner@gmail.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pr.jsiegel@gmail.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:countrypreacher@protonmail.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamesfuchs27@yahoo.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eugenekiowa@yahoo.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rnosslund@aol.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daniel.195vogel@gmail.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lambforlife@gmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ahbuelow@hotmail.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ps118.24letusrejoice@outlook.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ahbuelow@hotmail.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ahbuelow@hotmail.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:peacecar@netins.net" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dkmaaske@gmail.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bob.riggert@gmail.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:countrypreacher@protonmail.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:revlbwendzel@hotmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:picksruth@gmail.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmattes54@gmail.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:revpetri@hotmail.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:revdav1950@gmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dsboeschen@msn.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drkuhnle07@gmail.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ahbuelow@hotmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gsbohmer@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:klfunke@hotmail.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joellintner@gmail.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brucepeffer@sbcglobal.net" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bob.riggert@gmail.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:davesimonson@netines.net" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chaplain.benson@gmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pastorddd@gmail.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brucejackson433@gmail.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:duanemiesner@gmail.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pr.jsiegel@gmail.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sdturner58@gmail.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5516,75 +5554,75 @@
     <ds:schemaRef ds:uri="885e028c-7a35-46d1-b07e-5449b51ebe39"/>
     <ds:schemaRef ds:uri="66d65cc7-6f4a-43a7-8a13-4da273ef194f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1322B37-9827-48E9-A569-72AA0D3A1A25}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>683</Words>
-  <Characters>4356</Characters>
+  <Words>757</Words>
+  <Characters>4321</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>311</Lines>
-  <Paragraphs>265</Paragraphs>
+  <Lines>36</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Chaplain Mark Baldwin</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Gateway</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4774</CharactersWithSpaces>
+  <CharactersWithSpaces>5068</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Chaplain Mark Baldwin</dc:title>
   <dc:creator>linda</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100079F50A109B0E9429F9AD46028ADA572</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>